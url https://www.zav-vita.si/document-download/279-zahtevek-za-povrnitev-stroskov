--- v0 (2025-10-21)
+++ v1 (2026-04-18)
@@ -12,51 +12,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="29D2E191" w14:textId="77777777" w:rsidR="00C450B4" w:rsidRPr="00054E66" w:rsidRDefault="00C450B4" w:rsidP="00756166">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00C450B4" w:rsidRPr="00054E66" w:rsidSect="00B70790">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1862" w:right="794" w:bottom="2240" w:left="1667" w:header="510" w:footer="437" w:gutter="0"/>
           <w:paperSrc w:first="7" w:other="7"/>
           <w:cols w:num="2" w:space="567" w:equalWidth="0">
             <w:col w:w="6413" w:space="142"/>
             <w:col w:w="2891"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7337692B" w14:textId="77777777" w:rsidR="00EB7A1C" w:rsidRPr="00054E66" w:rsidRDefault="00EB7A1C" w:rsidP="00506A16">
       <w:pPr>
@@ -424,167 +424,392 @@
     </w:p>
     <w:p w14:paraId="7350ED74" w14:textId="7DBFF4FF" w:rsidR="00140718" w:rsidRPr="00140718" w:rsidRDefault="00140718" w:rsidP="000E1C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uveljavljanje pravice do povračila stroškov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145AEEE8" w14:textId="16526D5C" w:rsidR="00140718" w:rsidRDefault="00140718" w:rsidP="000E1C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06CDE96A" w14:textId="365B64D4" w:rsidR="00897FE2" w:rsidRPr="002E1755" w:rsidRDefault="002E1755" w:rsidP="002E1755">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="002ADCDE" w14:textId="3B463EAA" w:rsidR="00314844" w:rsidRPr="004B37FD" w:rsidRDefault="002E1755" w:rsidP="002E1755">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00951BBE" w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">izdanih </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1616" w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zdravil na beli recept</w:t>
+      </w:r>
+      <w:r w:rsidR="00314844" w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CDE96A" w14:textId="388327CB" w:rsidR="00897FE2" w:rsidRDefault="00314844" w:rsidP="00D325CF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D325CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00897FE2" w:rsidRPr="00D325CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>zahtevek mora zavarovanec vložiti v roku 3 mesecev od plačila zdravil na beli recept</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D325CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, zavarovalnica pa povrne stroške zdravil na beli recept v pogodbeno dogovorjenem obsegu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152F6322" w14:textId="64DA0B0D" w:rsidR="00063CDE" w:rsidRPr="00D325CF" w:rsidRDefault="00063CDE" w:rsidP="00D325CF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063CDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ahtevku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>potrebno priložiti kopijo belega recepta, kopijo izvida obravnave oziroma napotnice, če je beli recept izdal zdravnik splošne medicine, in original lekarniškega računa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0482711A" w14:textId="77777777" w:rsidR="00314844" w:rsidRDefault="00314844" w:rsidP="00314844"/>
+    <w:p w14:paraId="1C988BA9" w14:textId="14FC78E5" w:rsidR="00314844" w:rsidRPr="004B37FD" w:rsidRDefault="002E1755" w:rsidP="00314844">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:sym w:font="Webdings" w:char="F063"/>
       </w:r>
-      <w:r w:rsidRPr="002E1755">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00951BBE">
-[...25 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00897FE2" w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">opravljenih zdravstvenih storitev pri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00897FE2" w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nepogodbenih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00897FE2" w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvajalcih </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ob predhodni odobritvi Asistence </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8775C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>avarovalnice Vita na podlagi izdanega naloga</w:t>
+      </w:r>
+      <w:r w:rsidR="00314844" w:rsidRPr="004B37FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78108824" w14:textId="3A648B6B" w:rsidR="00314844" w:rsidRDefault="00314844" w:rsidP="00D325CF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D325CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**Zavarovalnica povrne stroške plačanih zdravstvenih storitev največ do cene za izvajanje istovrstnih storitev pri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D325CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>nepogodbenih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D325CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvajalcih zdravstvenih storitev, objavljene na spletni strani zavarovalnice (www.zav-vita.si), zmanjšane za morebitno soudeležbo zavarovanca. Če je zavarovanec opravil zdravstveno storitev pri nepogodbenem izvajalcu na območju Evropske Unije, ker mu zavarovalnica zaradi objektivnih okoliščin (npr. višja sila, razpoložljivost izvajalcev) ni mogla ponuditi termina izvedbe zdravstvene storitve, zavarovalnica povrne stroške zdravstvene storitve največ do višine cene za izvajanje istovrstnih storitev pri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D325CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>nepogodbenih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D325CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvajalcih zdravstvenih storitev, objavljene na spletni strani zavarovalnice (www.zav-vita.si), povečane za 20 % in zmanjšane za morebitno soudeležbo zavarovanca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0AE369" w14:textId="3F716C4A" w:rsidR="00063CDE" w:rsidRPr="00D325CF" w:rsidRDefault="00063CDE" w:rsidP="00D325CF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063CDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ahtevku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>potrebno priložiti zdravstveno dokumentacijo, obračun zdravstvenih storitev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00063CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> originalni račun</w:t>
+      </w:r>
       <w:r>
-        <w:sym w:font="Webdings" w:char="F063"/>
-[...62 lines deleted...]
-        <w:t>).</w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004FCCE8" w14:textId="77777777" w:rsidR="00897FE2" w:rsidRDefault="00897FE2" w:rsidP="00897FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00D859EB" w14:textId="6B37EAAF" w:rsidR="000959C2" w:rsidRDefault="00140718" w:rsidP="000959C2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000959C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Označite nastale stroške, ki ste jih poravnali sami </w:t>
       </w:r>
       <w:r w:rsidR="00897FE2" w:rsidRPr="000959C2">
@@ -610,1177 +835,647 @@
       </w:r>
       <w:r w:rsidRPr="000959C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zahtevate povračilo stroškov</w:t>
       </w:r>
       <w:r w:rsidR="00D6733D" w:rsidRPr="000959C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BBA44B" w14:textId="77777777" w:rsidR="000959C2" w:rsidRDefault="000959C2" w:rsidP="000959C2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="057DA048" w14:textId="681FCEF5" w:rsidR="000959C2" w:rsidRDefault="00D6733D" w:rsidP="000959C2">
-[...59 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="52C886AB" w14:textId="77777777" w:rsidR="00321757" w:rsidRDefault="00321757" w:rsidP="00321757">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zdravila na beli recept: __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E32363" w14:textId="77777777" w:rsidR="00321757" w:rsidRDefault="00321757" w:rsidP="00321757">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lekarna, ki je izdala račun: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D181EE" w14:textId="77777777" w:rsidR="00321757" w:rsidRDefault="00321757" w:rsidP="00321757">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Skupni strošek: ______________________ EUR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB64F28" w14:textId="62BE51A7" w:rsidR="00140718" w:rsidRDefault="00140718" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5580A1D5" w14:textId="3FC42B88" w:rsidR="00140718" w:rsidRDefault="00140718" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zdravstvena storitev: ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C6E196" w14:textId="25F6FE5A" w:rsidR="00AC1616" w:rsidRDefault="00AC1616" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Izvajalec zdravstvene storitve: ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F887C52" w14:textId="79F4D948" w:rsidR="00AC1616" w:rsidRDefault="00AC1616" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Naslov izvajalca zdravstvene storitve: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6FB735" w14:textId="34AE8EAF" w:rsidR="00140718" w:rsidRDefault="00140718" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Skupni strošek: ______________________ EUR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08264CBB" w14:textId="7BDB08D2" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="00140718">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Druge obrazložitve:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2564ECC9" w14:textId="6CC3160C" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="00140718">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1331C47F" w14:textId="774BF29B" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="00140718">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AC6AD1" w14:textId="037D6CBF" w:rsidR="00233640" w:rsidRPr="00233640" w:rsidRDefault="00233640" w:rsidP="00233640">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...456 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233640">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Podatki za povračilo stroškov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACDA65F" w14:textId="77777777" w:rsidR="00321757" w:rsidRDefault="00321757" w:rsidP="00233640">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EB7671" w14:textId="7E4CD19D" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="00233640">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Povračilo stroškov se izvede na osebni račun </w:t>
+      </w:r>
       <w:r w:rsidRPr="00233640">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Podatki za povračilo stroškov</w:t>
-[...19 lines deleted...]
-        <w:t>Zavarovalnica v primeru upravičenosti zavarovancu povrne stroške</w:t>
+        <w:t>zavarovanca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0564B50A" w14:textId="77777777" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="00233640">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3B9142" w14:textId="6BAD9DFA" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Ime in priimek lastnika računa: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F5FDE8" w14:textId="3E4AE4E2" w:rsidR="00140718" w:rsidRDefault="00233640" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="06EB7671" w14:textId="7E4CD19D" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="00233640">
+        <w:t>Račun: SI56 _ _ _ _  _ _ _ _  _ _ _ _  _ _ _</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CF73EA" w14:textId="7F285352" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="000E1C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Povračilo stroškov se izvede na osebni račun </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00233640">
+        <w:t>Odprt pri banki: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4911788F" w14:textId="64126C85" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17023B83" w14:textId="28A111B3" w:rsidR="00233640" w:rsidRPr="00233640" w:rsidRDefault="00233640" w:rsidP="000E1C81">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>zavarovanca</w:t>
-[...62 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233640">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00233640">
+        <w:t>Dokazila</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DAADE6" w14:textId="77777777" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DA0727" w14:textId="67D950EB" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>K zahtevku so priloženi (ustrezno označite):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C477A" w14:textId="6DD1B7B8" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="00FF34ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Zdravstvena dokumentacija</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF34ED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493AA449" w14:textId="639BFC77" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Dokazilo obračuna zdravstvenih storitev</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7932A111" w14:textId="265A0449" w:rsidR="00D325CF" w:rsidRDefault="00233640" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Originalni račun </w:t>
+      </w:r>
+      <w:r w:rsidR="000323CA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izvajalca </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zdravstvenih storitev</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1589406C" w14:textId="0CA2B2C0" w:rsidR="007B75E7" w:rsidRDefault="000323CA" w:rsidP="007B75E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Kopija belega recepta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE7CBD5" w14:textId="5231A397" w:rsidR="007B75E7" w:rsidRDefault="007B75E7" w:rsidP="000323CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Kopija izvida obravnave oz. napotnice,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF34ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF34ED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>če je beli recept izdal zdravnik splošne medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA21AFB" w14:textId="4A2F7CD9" w:rsidR="00233640" w:rsidRDefault="000323CA" w:rsidP="000E1C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Originalni lekarniški račun za zdravila na beli recept </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ABC514" w14:textId="44EADE12" w:rsidR="00233640" w:rsidRDefault="00233640" w:rsidP="00233640">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Druga dokumentacija: ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6721AB74" w14:textId="77777777" w:rsidR="00B4597F" w:rsidRDefault="00B4597F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dokazila</w:t>
-[...244 lines deleted...]
-    <w:p w14:paraId="4FE3FA63" w14:textId="77777777" w:rsidR="005730FE" w:rsidRDefault="005730FE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2265CFD3" w14:textId="5B8D1ED0" w:rsidR="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00894517">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2265CFD3" w14:textId="5B8D1ED0" w:rsidR="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+        <w:t xml:space="preserve">Izjava </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6CA0E4" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E2A413" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00D325CF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zavarovanec oz. zakoniti zastopnik zavarovanca/prijavitelj izjavljam, da sem prijavil vse okoliščine v zvezi z zavarovalnim primerom ter predložil originalne račune in ostalo dokumentacijo v zvezi z zavarovalnim primerom ter da so vsi navedeni podatki in dokumentacija resnični in popolni. Če zavarovalnica ugotovi neresničnost ali nepopolnost podatkov ali dokumentacije v zvezi z zavarovalnim primerom, ima pravico, da zavrne povračilo stroškov iz tega zahtevka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBD3F40" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3045A2" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kraj:__________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Podpis zavarovanca oz. zakonitega zastopnika zavarovanca/prijavitelja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EC00FC" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10EEB90A" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Datum: __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00894517">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABBD843" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3364415B" w14:textId="6E5D893E" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t>Oddaja zahtevka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282C10AF" w14:textId="054D1718" w:rsidR="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A761C0F" w14:textId="2DC71965" w:rsidR="00894517" w:rsidRPr="00E07E23" w:rsidRDefault="00894517" w:rsidP="00894517">
+    <w:p w14:paraId="1A761C0F" w14:textId="2DC71965" w:rsidR="00894517" w:rsidRPr="00E07E23" w:rsidRDefault="00894517" w:rsidP="00D325CF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E07E23">
-        <w:t xml:space="preserve">Zavarovalnica Vita </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> storitve zagotavlja v sodelovanju z </w:t>
+        <w:t xml:space="preserve">Zavarovalnica Vita asistenčne storitve zagotavlja v sodelovanju z </w:t>
       </w:r>
       <w:r w:rsidR="00A0651C">
         <w:t xml:space="preserve">Zavarovalnico Sava, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A0651C">
         <w:t>d.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E07E23">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00361C27">
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r>
         <w:t>rosimo, da zahtevek z originalno dokumentacijo pošljete na naslov:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797BB906" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -1856,370 +1551,292 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ulica Eve Lovše 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B398316" w14:textId="0BBAC417" w:rsidR="00894517" w:rsidRPr="00D23216" w:rsidRDefault="00894517" w:rsidP="00894517">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D23216">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2000 Maribor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17014F7E" w14:textId="11B965EF" w:rsidR="00894517" w:rsidRPr="003E267E" w:rsidRDefault="00894517" w:rsidP="00894517">
+    <w:p w14:paraId="17014F7E" w14:textId="2C2E984E" w:rsidR="00894517" w:rsidRPr="003E267E" w:rsidRDefault="00894517" w:rsidP="00894517">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D23216">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s pripisom:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23216">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> za Asistenco zavarovalnice Vita</w:t>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> za Asistenco </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8775C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23216">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>avarovalnice Vita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BA990D" w14:textId="77777777" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D593854" w14:textId="77777777" w:rsidR="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894517">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...61 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Svetujemo vam, da shranite kopijo celotne dokumentacije, ki ste nam jo poslali.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5230CE2D" w14:textId="77777777" w:rsidR="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2866B172" w14:textId="285363E6" w:rsidR="00894517" w:rsidRPr="00894517" w:rsidRDefault="00894517" w:rsidP="00894517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646EDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Za vse dodatne informacije smo vam z veseljem na voljo tudi na telefonski številki 080 10 84 ali elektronskem naslovu specialist@asistenca-vita.si.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0E22F227" w14:textId="77777777" w:rsidR="00E07E23" w:rsidRPr="00E07E23" w:rsidRDefault="00E07E23" w:rsidP="00E07E23"/>
-    <w:sectPr w:rsidR="00E07E23" w:rsidRPr="00E07E23" w:rsidSect="00054E66">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="00E07E23" w:rsidRPr="00E07E23" w:rsidSect="00D325CF">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="2268" w:right="794" w:bottom="2240" w:left="1667" w:header="437" w:footer="437" w:gutter="0"/>
+      <w:pgMar w:top="2268" w:right="794" w:bottom="993" w:left="1667" w:header="437" w:footer="437" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27B45EA1" w14:textId="77777777" w:rsidR="00796522" w:rsidRDefault="00796522">
+    <w:p w14:paraId="515C4591" w14:textId="77777777" w:rsidR="0072117B" w:rsidRDefault="0072117B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69974B7E" w14:textId="77777777" w:rsidR="00796522" w:rsidRDefault="00796522">
+    <w:p w14:paraId="12621DC5" w14:textId="77777777" w:rsidR="0072117B" w:rsidRDefault="0072117B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Brandon Text Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24CB97FD" w14:textId="77777777" w:rsidR="00073357" w:rsidRDefault="00073357" w:rsidP="00884F8C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="31928C05" w14:textId="77777777" w:rsidR="00073357" w:rsidRDefault="00073357">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D5A6E55" w14:textId="7AB62117" w:rsidR="00073357" w:rsidRPr="00724E71" w:rsidRDefault="00BB0453" w:rsidP="00E07E23">
     <w:pPr>
       <w:pStyle w:val="BasicParagraph"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6521" w:right="-285"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00724E71">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:spacing w:val="-1"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="766EC138" w14:textId="77777777" w:rsidR="00A0651C" w:rsidRPr="008E2598" w:rsidRDefault="00D3003A" w:rsidP="008E2598">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4253"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="4287"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008E2598">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -2241,70 +1858,70 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="008E2598">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="200AC89A" w14:textId="77777777" w:rsidR="00796522" w:rsidRDefault="00796522">
+    <w:p w14:paraId="58CF3BDC" w14:textId="77777777" w:rsidR="0072117B" w:rsidRDefault="0072117B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EDEDBBA" w14:textId="77777777" w:rsidR="00796522" w:rsidRDefault="00796522">
+    <w:p w14:paraId="051C55E5" w14:textId="77777777" w:rsidR="0072117B" w:rsidRDefault="0072117B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E035E71" w14:textId="3C8AC88D" w:rsidR="00723830" w:rsidRDefault="00723830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333C949A" wp14:editId="23144237">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="10795" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="1942062789" name="Text Box 2" descr="Interno">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -2380,61 +1997,61 @@
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00723830">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                       <w:t>Interno</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="0" w:name="strogozaupno"/>
+  <w:bookmarkEnd w:id="0"/>
   <w:p w14:paraId="3F14AF90" w14:textId="4F2C8A9E" w:rsidR="00073357" w:rsidRPr="00416AB7" w:rsidRDefault="00723830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="strogozaupno"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ACEB55F" wp14:editId="284EC2A2">
               <wp:simplePos x="1057275" y="323850"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="10795" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="877921400" name="Text Box 3" descr="Interno">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
@@ -2573,51 +2190,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1090800" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7629B925" w14:textId="67933FE4" w:rsidR="00723830" w:rsidRDefault="00723830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1706F3BC" wp14:editId="76F0B137">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="10795" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="1026202155" name="Text Box 1" descr="Interno">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -2693,51 +2310,51 @@
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00723830">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                       <w:t>Interno</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35F757B7" w14:textId="55AE1272" w:rsidR="00723830" w:rsidRDefault="00723830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="120681F3" wp14:editId="1F400E36">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="10795" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="1737640608" name="Text Box 5" descr="Interno">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -2813,56 +2430,116 @@
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00723830">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                       <w:t>Interno</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5071E415" w14:textId="2E59C84C" w:rsidR="00723830" w:rsidRDefault="00723830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5071E415" w14:textId="7A7A7B65" w:rsidR="00723830" w:rsidRDefault="00B4597F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47DCB904" wp14:editId="1BDD9393">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5543080</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>412668</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1090800" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="525152825" name="Picture 525152825"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Vita-zivljenjska-BZ_210x297_RGB_april2020.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1090800" cy="540000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00723830">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4565D0EB" wp14:editId="4EB1B98C">
               <wp:simplePos x="1057275" y="276225"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="10795" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="2014699127" name="Text Box 6" descr="Interno">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
@@ -2933,51 +2610,51 @@
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00723830">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                       <w:t>Interno</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02BF3220" w14:textId="25E9AC28" w:rsidR="00723830" w:rsidRDefault="00723830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="107E50ED" wp14:editId="00B81486">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="10795" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="606707093" name="Text Box 4" descr="Interno">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3053,51 +2730,51 @@
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00723830">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="D3D3D3"/>
                       </w:rPr>
                       <w:t>Interno</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="418AC1A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D534CEAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3702,52 +3379,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="132141428">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="194464503">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1601638680">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="811942905">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="464277602">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2023890983">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3787,88 +3464,90 @@
     <w:rsid w:val="000323CA"/>
     <w:rsid w:val="00032CF4"/>
     <w:rsid w:val="00035369"/>
     <w:rsid w:val="000354CF"/>
     <w:rsid w:val="00037410"/>
     <w:rsid w:val="000377B2"/>
     <w:rsid w:val="00040E71"/>
     <w:rsid w:val="00041250"/>
     <w:rsid w:val="0004274F"/>
     <w:rsid w:val="00043F64"/>
     <w:rsid w:val="00045D94"/>
     <w:rsid w:val="000479C7"/>
     <w:rsid w:val="00047F17"/>
     <w:rsid w:val="0005019E"/>
     <w:rsid w:val="000514D4"/>
     <w:rsid w:val="0005187C"/>
     <w:rsid w:val="00052646"/>
     <w:rsid w:val="00052F42"/>
     <w:rsid w:val="00054280"/>
     <w:rsid w:val="0005499E"/>
     <w:rsid w:val="00054E66"/>
     <w:rsid w:val="000556F0"/>
     <w:rsid w:val="00057D70"/>
     <w:rsid w:val="00062700"/>
     <w:rsid w:val="0006368D"/>
+    <w:rsid w:val="00063CDE"/>
     <w:rsid w:val="000640D6"/>
     <w:rsid w:val="00064A9C"/>
     <w:rsid w:val="00066551"/>
     <w:rsid w:val="000676C2"/>
     <w:rsid w:val="00067968"/>
     <w:rsid w:val="00071793"/>
     <w:rsid w:val="00071ABD"/>
     <w:rsid w:val="00073357"/>
     <w:rsid w:val="0007340C"/>
     <w:rsid w:val="00073BC5"/>
     <w:rsid w:val="000740CC"/>
     <w:rsid w:val="000755D0"/>
     <w:rsid w:val="00075BEA"/>
     <w:rsid w:val="000767BA"/>
     <w:rsid w:val="00077465"/>
     <w:rsid w:val="00077936"/>
     <w:rsid w:val="00077F60"/>
     <w:rsid w:val="00081470"/>
     <w:rsid w:val="0008180C"/>
     <w:rsid w:val="000825FA"/>
     <w:rsid w:val="00082D68"/>
     <w:rsid w:val="000841AE"/>
     <w:rsid w:val="0008503A"/>
     <w:rsid w:val="00087886"/>
     <w:rsid w:val="00087CAA"/>
     <w:rsid w:val="00091034"/>
     <w:rsid w:val="000917CF"/>
     <w:rsid w:val="00091A5D"/>
     <w:rsid w:val="00093E71"/>
     <w:rsid w:val="000940F5"/>
     <w:rsid w:val="000959C2"/>
     <w:rsid w:val="000A3627"/>
     <w:rsid w:val="000A4F19"/>
     <w:rsid w:val="000A5098"/>
     <w:rsid w:val="000A518D"/>
     <w:rsid w:val="000A73F8"/>
     <w:rsid w:val="000A79A9"/>
     <w:rsid w:val="000B25EF"/>
+    <w:rsid w:val="000B2A71"/>
     <w:rsid w:val="000B3A45"/>
     <w:rsid w:val="000B4F6E"/>
     <w:rsid w:val="000B5267"/>
     <w:rsid w:val="000B6EEC"/>
     <w:rsid w:val="000B7BF1"/>
     <w:rsid w:val="000C210D"/>
     <w:rsid w:val="000C255D"/>
     <w:rsid w:val="000C2ABD"/>
     <w:rsid w:val="000C2E5B"/>
     <w:rsid w:val="000C3B5A"/>
     <w:rsid w:val="000C4B86"/>
     <w:rsid w:val="000C4EA8"/>
     <w:rsid w:val="000C6EA7"/>
     <w:rsid w:val="000D2EE4"/>
     <w:rsid w:val="000D3A61"/>
     <w:rsid w:val="000D42A1"/>
     <w:rsid w:val="000D44B7"/>
     <w:rsid w:val="000D4B1B"/>
     <w:rsid w:val="000D52B5"/>
     <w:rsid w:val="000D7217"/>
     <w:rsid w:val="000E1C81"/>
     <w:rsid w:val="000E2587"/>
     <w:rsid w:val="000E32AD"/>
     <w:rsid w:val="000E3C6D"/>
     <w:rsid w:val="000E4542"/>
@@ -3885,50 +3564,51 @@
     <w:rsid w:val="001013FA"/>
     <w:rsid w:val="00101D04"/>
     <w:rsid w:val="0010312F"/>
     <w:rsid w:val="00104278"/>
     <w:rsid w:val="00106B81"/>
     <w:rsid w:val="00107271"/>
     <w:rsid w:val="00107468"/>
     <w:rsid w:val="001074D4"/>
     <w:rsid w:val="001079B8"/>
     <w:rsid w:val="00110184"/>
     <w:rsid w:val="00113807"/>
     <w:rsid w:val="00113B3A"/>
     <w:rsid w:val="00113BB6"/>
     <w:rsid w:val="00114EEB"/>
     <w:rsid w:val="001153AB"/>
     <w:rsid w:val="0012006E"/>
     <w:rsid w:val="0012091B"/>
     <w:rsid w:val="00121061"/>
     <w:rsid w:val="001211A9"/>
     <w:rsid w:val="00121967"/>
     <w:rsid w:val="00121B11"/>
     <w:rsid w:val="0012251D"/>
     <w:rsid w:val="00124F94"/>
     <w:rsid w:val="00125AC7"/>
     <w:rsid w:val="00125AF9"/>
+    <w:rsid w:val="00125F34"/>
     <w:rsid w:val="00125FD3"/>
     <w:rsid w:val="00126007"/>
     <w:rsid w:val="0012646C"/>
     <w:rsid w:val="001279C3"/>
     <w:rsid w:val="0013016B"/>
     <w:rsid w:val="00131F36"/>
     <w:rsid w:val="001329C6"/>
     <w:rsid w:val="00132AA2"/>
     <w:rsid w:val="00133995"/>
     <w:rsid w:val="001339CE"/>
     <w:rsid w:val="001353FF"/>
     <w:rsid w:val="0013572A"/>
     <w:rsid w:val="00135DC0"/>
     <w:rsid w:val="00140718"/>
     <w:rsid w:val="00140D48"/>
     <w:rsid w:val="00140F38"/>
     <w:rsid w:val="00141109"/>
     <w:rsid w:val="00141300"/>
     <w:rsid w:val="001414F8"/>
     <w:rsid w:val="00142630"/>
     <w:rsid w:val="001432F9"/>
     <w:rsid w:val="00144AA0"/>
     <w:rsid w:val="001555BB"/>
     <w:rsid w:val="00155996"/>
     <w:rsid w:val="00155C41"/>
@@ -3938,56 +3618,58 @@
     <w:rsid w:val="00161662"/>
     <w:rsid w:val="00161B64"/>
     <w:rsid w:val="00161C55"/>
     <w:rsid w:val="00161F3C"/>
     <w:rsid w:val="00164408"/>
     <w:rsid w:val="00164BBE"/>
     <w:rsid w:val="00164FAF"/>
     <w:rsid w:val="00170C54"/>
     <w:rsid w:val="00170DB9"/>
     <w:rsid w:val="00172131"/>
     <w:rsid w:val="001721C9"/>
     <w:rsid w:val="0017354D"/>
     <w:rsid w:val="00173592"/>
     <w:rsid w:val="001779C7"/>
     <w:rsid w:val="00177CEB"/>
     <w:rsid w:val="001835FC"/>
     <w:rsid w:val="00187331"/>
     <w:rsid w:val="00187C1F"/>
     <w:rsid w:val="001912C8"/>
     <w:rsid w:val="00191356"/>
     <w:rsid w:val="00192615"/>
     <w:rsid w:val="00193799"/>
     <w:rsid w:val="00194607"/>
     <w:rsid w:val="00195017"/>
     <w:rsid w:val="00195AD8"/>
+    <w:rsid w:val="001A03AB"/>
     <w:rsid w:val="001A13BD"/>
     <w:rsid w:val="001A228E"/>
     <w:rsid w:val="001A415C"/>
     <w:rsid w:val="001A4A56"/>
     <w:rsid w:val="001A4EB9"/>
     <w:rsid w:val="001A669F"/>
+    <w:rsid w:val="001A6DFF"/>
     <w:rsid w:val="001B0357"/>
     <w:rsid w:val="001B0D91"/>
     <w:rsid w:val="001B0E12"/>
     <w:rsid w:val="001B2247"/>
     <w:rsid w:val="001B520C"/>
     <w:rsid w:val="001B5B18"/>
     <w:rsid w:val="001B6FE4"/>
     <w:rsid w:val="001B7B6C"/>
     <w:rsid w:val="001B7EAC"/>
     <w:rsid w:val="001C0B23"/>
     <w:rsid w:val="001C1B64"/>
     <w:rsid w:val="001C2D97"/>
     <w:rsid w:val="001C3C0C"/>
     <w:rsid w:val="001C53CF"/>
     <w:rsid w:val="001C6D5B"/>
     <w:rsid w:val="001C7C22"/>
     <w:rsid w:val="001D1756"/>
     <w:rsid w:val="001D2074"/>
     <w:rsid w:val="001D3220"/>
     <w:rsid w:val="001D3A4A"/>
     <w:rsid w:val="001D6EDA"/>
     <w:rsid w:val="001D7652"/>
     <w:rsid w:val="001D7E32"/>
     <w:rsid w:val="001E47E7"/>
     <w:rsid w:val="001E5C1F"/>
@@ -4119,53 +3801,55 @@
     <w:rsid w:val="002D1803"/>
     <w:rsid w:val="002D2DFD"/>
     <w:rsid w:val="002D5A03"/>
     <w:rsid w:val="002D69C1"/>
     <w:rsid w:val="002D7EE8"/>
     <w:rsid w:val="002E1755"/>
     <w:rsid w:val="002E3030"/>
     <w:rsid w:val="002E30E8"/>
     <w:rsid w:val="002E324E"/>
     <w:rsid w:val="002E5D78"/>
     <w:rsid w:val="002E639E"/>
     <w:rsid w:val="002E63FA"/>
     <w:rsid w:val="002E674F"/>
     <w:rsid w:val="002E7CBF"/>
     <w:rsid w:val="002F0E69"/>
     <w:rsid w:val="002F3608"/>
     <w:rsid w:val="00300ABA"/>
     <w:rsid w:val="00300B7C"/>
     <w:rsid w:val="00302E80"/>
     <w:rsid w:val="00305304"/>
     <w:rsid w:val="003059F4"/>
     <w:rsid w:val="00310AC5"/>
     <w:rsid w:val="00310B93"/>
     <w:rsid w:val="003112BD"/>
     <w:rsid w:val="00314768"/>
+    <w:rsid w:val="00314844"/>
     <w:rsid w:val="0031498C"/>
     <w:rsid w:val="00320137"/>
     <w:rsid w:val="00320672"/>
+    <w:rsid w:val="00320E41"/>
     <w:rsid w:val="00321757"/>
     <w:rsid w:val="00322D61"/>
     <w:rsid w:val="00325146"/>
     <w:rsid w:val="003256CA"/>
     <w:rsid w:val="00325D6E"/>
     <w:rsid w:val="00326476"/>
     <w:rsid w:val="00326E3A"/>
     <w:rsid w:val="003275E1"/>
     <w:rsid w:val="00331C61"/>
     <w:rsid w:val="00331D51"/>
     <w:rsid w:val="00331E53"/>
     <w:rsid w:val="00332BA0"/>
     <w:rsid w:val="00332C76"/>
     <w:rsid w:val="0033300A"/>
     <w:rsid w:val="00334DB1"/>
     <w:rsid w:val="003364A0"/>
     <w:rsid w:val="00337346"/>
     <w:rsid w:val="00337BE9"/>
     <w:rsid w:val="00337E63"/>
     <w:rsid w:val="0034263C"/>
     <w:rsid w:val="00343A8D"/>
     <w:rsid w:val="00345258"/>
     <w:rsid w:val="00345B55"/>
     <w:rsid w:val="003501A4"/>
     <w:rsid w:val="0035036D"/>
@@ -4186,50 +3870,51 @@
     <w:rsid w:val="00364295"/>
     <w:rsid w:val="0036510B"/>
     <w:rsid w:val="00370DCE"/>
     <w:rsid w:val="00371EE4"/>
     <w:rsid w:val="003733A2"/>
     <w:rsid w:val="00373D5B"/>
     <w:rsid w:val="003746C1"/>
     <w:rsid w:val="003761D0"/>
     <w:rsid w:val="00376A8C"/>
     <w:rsid w:val="00376EE9"/>
     <w:rsid w:val="00383D95"/>
     <w:rsid w:val="00383EA8"/>
     <w:rsid w:val="003869C0"/>
     <w:rsid w:val="003871D8"/>
     <w:rsid w:val="003902F2"/>
     <w:rsid w:val="00392090"/>
     <w:rsid w:val="0039274F"/>
     <w:rsid w:val="00392DA0"/>
     <w:rsid w:val="003934AE"/>
     <w:rsid w:val="003940D5"/>
     <w:rsid w:val="00394E63"/>
     <w:rsid w:val="0039641D"/>
     <w:rsid w:val="003964EF"/>
     <w:rsid w:val="0039718B"/>
     <w:rsid w:val="003A18FF"/>
+    <w:rsid w:val="003A2E56"/>
     <w:rsid w:val="003A2E92"/>
     <w:rsid w:val="003A363A"/>
     <w:rsid w:val="003A4A71"/>
     <w:rsid w:val="003A65E9"/>
     <w:rsid w:val="003A6795"/>
     <w:rsid w:val="003A7700"/>
     <w:rsid w:val="003A78A5"/>
     <w:rsid w:val="003A7F52"/>
     <w:rsid w:val="003A7FED"/>
     <w:rsid w:val="003B14D5"/>
     <w:rsid w:val="003B2C7B"/>
     <w:rsid w:val="003B65D5"/>
     <w:rsid w:val="003B66CC"/>
     <w:rsid w:val="003C5124"/>
     <w:rsid w:val="003C52F0"/>
     <w:rsid w:val="003C6B6B"/>
     <w:rsid w:val="003C7824"/>
     <w:rsid w:val="003D029E"/>
     <w:rsid w:val="003D0558"/>
     <w:rsid w:val="003D0679"/>
     <w:rsid w:val="003D2B27"/>
     <w:rsid w:val="003D48C3"/>
     <w:rsid w:val="003D52D4"/>
     <w:rsid w:val="003D7030"/>
     <w:rsid w:val="003D75F8"/>
@@ -4274,90 +3959,94 @@
     <w:rsid w:val="00440689"/>
     <w:rsid w:val="00440B97"/>
     <w:rsid w:val="00443022"/>
     <w:rsid w:val="0044307C"/>
     <w:rsid w:val="004430BF"/>
     <w:rsid w:val="00445495"/>
     <w:rsid w:val="0044577A"/>
     <w:rsid w:val="00445DA6"/>
     <w:rsid w:val="00450D3B"/>
     <w:rsid w:val="00451732"/>
     <w:rsid w:val="0045266C"/>
     <w:rsid w:val="00452A5D"/>
     <w:rsid w:val="00453546"/>
     <w:rsid w:val="00454609"/>
     <w:rsid w:val="0045796E"/>
     <w:rsid w:val="004642CE"/>
     <w:rsid w:val="00466C4A"/>
     <w:rsid w:val="00466DC0"/>
     <w:rsid w:val="00467CC9"/>
     <w:rsid w:val="0047079C"/>
     <w:rsid w:val="004707D8"/>
     <w:rsid w:val="00471F82"/>
     <w:rsid w:val="00474183"/>
     <w:rsid w:val="0047705B"/>
     <w:rsid w:val="0048009A"/>
+    <w:rsid w:val="00481165"/>
     <w:rsid w:val="00481936"/>
     <w:rsid w:val="004843DE"/>
     <w:rsid w:val="0048586E"/>
     <w:rsid w:val="00486DA4"/>
     <w:rsid w:val="00486F0B"/>
     <w:rsid w:val="0048794E"/>
     <w:rsid w:val="0049026D"/>
     <w:rsid w:val="00490BA5"/>
     <w:rsid w:val="00491C03"/>
     <w:rsid w:val="00491C8A"/>
     <w:rsid w:val="00492046"/>
     <w:rsid w:val="00494F28"/>
     <w:rsid w:val="004951F2"/>
     <w:rsid w:val="004954A4"/>
     <w:rsid w:val="004A0AD6"/>
     <w:rsid w:val="004A1820"/>
     <w:rsid w:val="004A25F6"/>
     <w:rsid w:val="004A652E"/>
+    <w:rsid w:val="004B37FD"/>
     <w:rsid w:val="004B3DF0"/>
     <w:rsid w:val="004B4E17"/>
     <w:rsid w:val="004C134B"/>
     <w:rsid w:val="004C5066"/>
     <w:rsid w:val="004C5276"/>
+    <w:rsid w:val="004C5EBC"/>
     <w:rsid w:val="004C6F63"/>
     <w:rsid w:val="004C7343"/>
     <w:rsid w:val="004C7A97"/>
     <w:rsid w:val="004C7E81"/>
     <w:rsid w:val="004D073E"/>
     <w:rsid w:val="004D0E4D"/>
     <w:rsid w:val="004D175A"/>
     <w:rsid w:val="004D3E07"/>
     <w:rsid w:val="004D3FD3"/>
     <w:rsid w:val="004D6E7E"/>
     <w:rsid w:val="004D7866"/>
     <w:rsid w:val="004E16C1"/>
     <w:rsid w:val="004E20A0"/>
     <w:rsid w:val="004E2CFA"/>
     <w:rsid w:val="004E4B21"/>
     <w:rsid w:val="004E60A7"/>
     <w:rsid w:val="004E6380"/>
+    <w:rsid w:val="004E7929"/>
     <w:rsid w:val="004F358D"/>
     <w:rsid w:val="004F5394"/>
     <w:rsid w:val="004F5961"/>
     <w:rsid w:val="004F627F"/>
     <w:rsid w:val="004F640C"/>
     <w:rsid w:val="004F6A70"/>
     <w:rsid w:val="004F75FC"/>
     <w:rsid w:val="00503F51"/>
     <w:rsid w:val="0050621C"/>
     <w:rsid w:val="005065B8"/>
     <w:rsid w:val="00506A16"/>
     <w:rsid w:val="00507EF5"/>
     <w:rsid w:val="00511E7D"/>
     <w:rsid w:val="0051431F"/>
     <w:rsid w:val="005149DA"/>
     <w:rsid w:val="0051518D"/>
     <w:rsid w:val="00516329"/>
     <w:rsid w:val="00516FC7"/>
     <w:rsid w:val="005200B3"/>
     <w:rsid w:val="00523436"/>
     <w:rsid w:val="00525A70"/>
     <w:rsid w:val="005313F1"/>
     <w:rsid w:val="005319E4"/>
     <w:rsid w:val="005346F0"/>
     <w:rsid w:val="00535E2F"/>
@@ -4384,50 +4073,51 @@
     <w:rsid w:val="005566E2"/>
     <w:rsid w:val="005617EF"/>
     <w:rsid w:val="00561FB6"/>
     <w:rsid w:val="00563684"/>
     <w:rsid w:val="00563CE8"/>
     <w:rsid w:val="0056463C"/>
     <w:rsid w:val="005652AD"/>
     <w:rsid w:val="0056658B"/>
     <w:rsid w:val="00566D08"/>
     <w:rsid w:val="0056714A"/>
     <w:rsid w:val="0057188C"/>
     <w:rsid w:val="00572010"/>
     <w:rsid w:val="00572014"/>
     <w:rsid w:val="005730FE"/>
     <w:rsid w:val="00573DE4"/>
     <w:rsid w:val="00577059"/>
     <w:rsid w:val="0058040E"/>
     <w:rsid w:val="00581386"/>
     <w:rsid w:val="0058256E"/>
     <w:rsid w:val="005849A8"/>
     <w:rsid w:val="005862ED"/>
     <w:rsid w:val="00590608"/>
     <w:rsid w:val="00593F17"/>
     <w:rsid w:val="00595E92"/>
     <w:rsid w:val="00597ABF"/>
+    <w:rsid w:val="00597DB4"/>
     <w:rsid w:val="005A399B"/>
     <w:rsid w:val="005A3A18"/>
     <w:rsid w:val="005A5A28"/>
     <w:rsid w:val="005A72C7"/>
     <w:rsid w:val="005B0C0E"/>
     <w:rsid w:val="005B158C"/>
     <w:rsid w:val="005B2798"/>
     <w:rsid w:val="005B3373"/>
     <w:rsid w:val="005B3EB6"/>
     <w:rsid w:val="005B3ED4"/>
     <w:rsid w:val="005B4290"/>
     <w:rsid w:val="005B76A7"/>
     <w:rsid w:val="005C0D2E"/>
     <w:rsid w:val="005C15D8"/>
     <w:rsid w:val="005C197D"/>
     <w:rsid w:val="005C1CD6"/>
     <w:rsid w:val="005C3528"/>
     <w:rsid w:val="005C39A6"/>
     <w:rsid w:val="005C51E0"/>
     <w:rsid w:val="005C534E"/>
     <w:rsid w:val="005C6BDA"/>
     <w:rsid w:val="005C6EC3"/>
     <w:rsid w:val="005D0D05"/>
     <w:rsid w:val="005D1D3B"/>
     <w:rsid w:val="005D22E0"/>
@@ -4493,72 +4183,74 @@
     <w:rsid w:val="00645847"/>
     <w:rsid w:val="0064598F"/>
     <w:rsid w:val="0064663F"/>
     <w:rsid w:val="00646EDE"/>
     <w:rsid w:val="00647CFD"/>
     <w:rsid w:val="0065116D"/>
     <w:rsid w:val="00651292"/>
     <w:rsid w:val="00651371"/>
     <w:rsid w:val="0065143D"/>
     <w:rsid w:val="0065224E"/>
     <w:rsid w:val="00653F81"/>
     <w:rsid w:val="0065443A"/>
     <w:rsid w:val="00656028"/>
     <w:rsid w:val="00656377"/>
     <w:rsid w:val="00660A0A"/>
     <w:rsid w:val="00661E00"/>
     <w:rsid w:val="00662CCF"/>
     <w:rsid w:val="00666028"/>
     <w:rsid w:val="0067050D"/>
     <w:rsid w:val="0067266F"/>
     <w:rsid w:val="00673E67"/>
     <w:rsid w:val="00674000"/>
     <w:rsid w:val="00677662"/>
     <w:rsid w:val="00677999"/>
     <w:rsid w:val="006802E4"/>
+    <w:rsid w:val="00680ED0"/>
     <w:rsid w:val="00682B1C"/>
     <w:rsid w:val="0068368F"/>
     <w:rsid w:val="00684863"/>
     <w:rsid w:val="00684BEF"/>
     <w:rsid w:val="00685617"/>
     <w:rsid w:val="0068565D"/>
     <w:rsid w:val="006856FD"/>
     <w:rsid w:val="00685C64"/>
     <w:rsid w:val="006864DF"/>
     <w:rsid w:val="00686AD2"/>
     <w:rsid w:val="00687333"/>
     <w:rsid w:val="006919B8"/>
     <w:rsid w:val="0069211B"/>
     <w:rsid w:val="0069320A"/>
     <w:rsid w:val="0069439D"/>
     <w:rsid w:val="006A00AC"/>
     <w:rsid w:val="006A242E"/>
     <w:rsid w:val="006A51C1"/>
     <w:rsid w:val="006A5280"/>
     <w:rsid w:val="006A52B7"/>
     <w:rsid w:val="006A67A5"/>
     <w:rsid w:val="006A6991"/>
+    <w:rsid w:val="006A6AC6"/>
     <w:rsid w:val="006A70C4"/>
     <w:rsid w:val="006B3EDA"/>
     <w:rsid w:val="006B4C7C"/>
     <w:rsid w:val="006B52F6"/>
     <w:rsid w:val="006B5CC9"/>
     <w:rsid w:val="006B65A7"/>
     <w:rsid w:val="006B724B"/>
     <w:rsid w:val="006B752B"/>
     <w:rsid w:val="006C10C1"/>
     <w:rsid w:val="006C2498"/>
     <w:rsid w:val="006C3F4E"/>
     <w:rsid w:val="006C4523"/>
     <w:rsid w:val="006C4B91"/>
     <w:rsid w:val="006C4C56"/>
     <w:rsid w:val="006C6DE8"/>
     <w:rsid w:val="006C7581"/>
     <w:rsid w:val="006C7624"/>
     <w:rsid w:val="006D1343"/>
     <w:rsid w:val="006D25B6"/>
     <w:rsid w:val="006D45FF"/>
     <w:rsid w:val="006D6EEB"/>
     <w:rsid w:val="006D7EED"/>
     <w:rsid w:val="006E0F20"/>
     <w:rsid w:val="006E2366"/>
     <w:rsid w:val="006E371C"/>
@@ -4567,50 +4259,51 @@
     <w:rsid w:val="006E5B67"/>
     <w:rsid w:val="006E619C"/>
     <w:rsid w:val="006E628D"/>
     <w:rsid w:val="006E6C83"/>
     <w:rsid w:val="006E72BC"/>
     <w:rsid w:val="006F0158"/>
     <w:rsid w:val="006F09F8"/>
     <w:rsid w:val="006F15D9"/>
     <w:rsid w:val="006F38B0"/>
     <w:rsid w:val="006F5FE0"/>
     <w:rsid w:val="006F7E3B"/>
     <w:rsid w:val="0070000E"/>
     <w:rsid w:val="00700E48"/>
     <w:rsid w:val="007012DF"/>
     <w:rsid w:val="007036EA"/>
     <w:rsid w:val="00703BA1"/>
     <w:rsid w:val="00703BF5"/>
     <w:rsid w:val="00705882"/>
     <w:rsid w:val="0071004D"/>
     <w:rsid w:val="00710E37"/>
     <w:rsid w:val="00711180"/>
     <w:rsid w:val="00712321"/>
     <w:rsid w:val="00712738"/>
     <w:rsid w:val="0071764F"/>
     <w:rsid w:val="0072039D"/>
+    <w:rsid w:val="0072117B"/>
     <w:rsid w:val="00721AF7"/>
     <w:rsid w:val="0072221E"/>
     <w:rsid w:val="007222DA"/>
     <w:rsid w:val="00723830"/>
     <w:rsid w:val="00724E71"/>
     <w:rsid w:val="00726092"/>
     <w:rsid w:val="00730493"/>
     <w:rsid w:val="007323B4"/>
     <w:rsid w:val="007326F7"/>
     <w:rsid w:val="007370F1"/>
     <w:rsid w:val="007379ED"/>
     <w:rsid w:val="00737F2D"/>
     <w:rsid w:val="00740204"/>
     <w:rsid w:val="00740431"/>
     <w:rsid w:val="00741017"/>
     <w:rsid w:val="00741128"/>
     <w:rsid w:val="0074310A"/>
     <w:rsid w:val="00743CBA"/>
     <w:rsid w:val="00743F47"/>
     <w:rsid w:val="00745192"/>
     <w:rsid w:val="00745273"/>
     <w:rsid w:val="00745E20"/>
     <w:rsid w:val="0074611A"/>
     <w:rsid w:val="007466DD"/>
     <w:rsid w:val="00746F12"/>
@@ -4655,50 +4348,51 @@
     <w:rsid w:val="00796522"/>
     <w:rsid w:val="00796AD9"/>
     <w:rsid w:val="007976C6"/>
     <w:rsid w:val="007A09B6"/>
     <w:rsid w:val="007A1548"/>
     <w:rsid w:val="007A1F78"/>
     <w:rsid w:val="007A1FB2"/>
     <w:rsid w:val="007A30B4"/>
     <w:rsid w:val="007A414A"/>
     <w:rsid w:val="007A46CB"/>
     <w:rsid w:val="007A496F"/>
     <w:rsid w:val="007A4FF7"/>
     <w:rsid w:val="007A5A66"/>
     <w:rsid w:val="007A5DA4"/>
     <w:rsid w:val="007A6AF9"/>
     <w:rsid w:val="007B190A"/>
     <w:rsid w:val="007B2504"/>
     <w:rsid w:val="007B2909"/>
     <w:rsid w:val="007B39F6"/>
     <w:rsid w:val="007B3C82"/>
     <w:rsid w:val="007B5DE7"/>
     <w:rsid w:val="007B6038"/>
     <w:rsid w:val="007B72E2"/>
     <w:rsid w:val="007B7325"/>
     <w:rsid w:val="007B74BE"/>
+    <w:rsid w:val="007B75E7"/>
     <w:rsid w:val="007C1348"/>
     <w:rsid w:val="007C2653"/>
     <w:rsid w:val="007C31FC"/>
     <w:rsid w:val="007C3909"/>
     <w:rsid w:val="007C41C2"/>
     <w:rsid w:val="007C455A"/>
     <w:rsid w:val="007C56A3"/>
     <w:rsid w:val="007C5CE5"/>
     <w:rsid w:val="007C712C"/>
     <w:rsid w:val="007D0F22"/>
     <w:rsid w:val="007D1D29"/>
     <w:rsid w:val="007D5529"/>
     <w:rsid w:val="007D6314"/>
     <w:rsid w:val="007E1722"/>
     <w:rsid w:val="007E2A74"/>
     <w:rsid w:val="007E2D56"/>
     <w:rsid w:val="007E2F49"/>
     <w:rsid w:val="007E2FB9"/>
     <w:rsid w:val="007E330B"/>
     <w:rsid w:val="007E426D"/>
     <w:rsid w:val="007E48C9"/>
     <w:rsid w:val="007F0000"/>
     <w:rsid w:val="007F133A"/>
     <w:rsid w:val="007F2093"/>
     <w:rsid w:val="007F44B6"/>
@@ -4742,80 +4436,82 @@
     <w:rsid w:val="0084609D"/>
     <w:rsid w:val="00847A7D"/>
     <w:rsid w:val="00850FFC"/>
     <w:rsid w:val="00851CFE"/>
     <w:rsid w:val="00852198"/>
     <w:rsid w:val="00852610"/>
     <w:rsid w:val="00854390"/>
     <w:rsid w:val="00854C95"/>
     <w:rsid w:val="00860863"/>
     <w:rsid w:val="00860FDB"/>
     <w:rsid w:val="008613B7"/>
     <w:rsid w:val="00861ED7"/>
     <w:rsid w:val="0086238E"/>
     <w:rsid w:val="008623F0"/>
     <w:rsid w:val="00862999"/>
     <w:rsid w:val="00864086"/>
     <w:rsid w:val="00864471"/>
     <w:rsid w:val="008657B6"/>
     <w:rsid w:val="00866F72"/>
     <w:rsid w:val="008675E7"/>
     <w:rsid w:val="00867EFE"/>
     <w:rsid w:val="008716C9"/>
     <w:rsid w:val="0087275D"/>
     <w:rsid w:val="00874AE3"/>
     <w:rsid w:val="008751BC"/>
+    <w:rsid w:val="0087683E"/>
     <w:rsid w:val="00877C6A"/>
     <w:rsid w:val="00880141"/>
     <w:rsid w:val="00880726"/>
     <w:rsid w:val="00880A59"/>
     <w:rsid w:val="0088183F"/>
     <w:rsid w:val="00883283"/>
     <w:rsid w:val="00884F8C"/>
     <w:rsid w:val="0088708A"/>
     <w:rsid w:val="00887EF5"/>
     <w:rsid w:val="008904F2"/>
     <w:rsid w:val="008910BC"/>
     <w:rsid w:val="00893C5F"/>
     <w:rsid w:val="00894517"/>
     <w:rsid w:val="008946C1"/>
     <w:rsid w:val="00895DF3"/>
     <w:rsid w:val="00896F34"/>
     <w:rsid w:val="0089711A"/>
     <w:rsid w:val="00897FE2"/>
     <w:rsid w:val="008A077D"/>
     <w:rsid w:val="008A1A2F"/>
     <w:rsid w:val="008A1D7A"/>
     <w:rsid w:val="008A4B74"/>
     <w:rsid w:val="008B678F"/>
     <w:rsid w:val="008B777E"/>
     <w:rsid w:val="008C1E54"/>
     <w:rsid w:val="008C2995"/>
     <w:rsid w:val="008C3A06"/>
     <w:rsid w:val="008C4E92"/>
     <w:rsid w:val="008C5311"/>
     <w:rsid w:val="008C5B02"/>
+    <w:rsid w:val="008C5C70"/>
     <w:rsid w:val="008C64EA"/>
     <w:rsid w:val="008C76CA"/>
     <w:rsid w:val="008C7E2C"/>
     <w:rsid w:val="008C7F28"/>
     <w:rsid w:val="008D01D1"/>
     <w:rsid w:val="008D05E6"/>
     <w:rsid w:val="008D1A40"/>
     <w:rsid w:val="008D2341"/>
     <w:rsid w:val="008D2972"/>
     <w:rsid w:val="008D561E"/>
     <w:rsid w:val="008D5623"/>
     <w:rsid w:val="008D7447"/>
     <w:rsid w:val="008D7D21"/>
     <w:rsid w:val="008E0067"/>
     <w:rsid w:val="008E23A6"/>
     <w:rsid w:val="008E2598"/>
     <w:rsid w:val="008E270B"/>
     <w:rsid w:val="008E3426"/>
     <w:rsid w:val="008E36C5"/>
     <w:rsid w:val="008E5226"/>
     <w:rsid w:val="008E58E5"/>
     <w:rsid w:val="008F22CF"/>
     <w:rsid w:val="008F30C4"/>
     <w:rsid w:val="008F3B36"/>
     <w:rsid w:val="008F4324"/>
@@ -5008,107 +4704,111 @@
     <w:rsid w:val="00AA4043"/>
     <w:rsid w:val="00AA45DC"/>
     <w:rsid w:val="00AA46F9"/>
     <w:rsid w:val="00AA4858"/>
     <w:rsid w:val="00AA4DFE"/>
     <w:rsid w:val="00AA51E5"/>
     <w:rsid w:val="00AA5F02"/>
     <w:rsid w:val="00AB043B"/>
     <w:rsid w:val="00AB085D"/>
     <w:rsid w:val="00AB1F96"/>
     <w:rsid w:val="00AB2DF5"/>
     <w:rsid w:val="00AB35D0"/>
     <w:rsid w:val="00AB3DC9"/>
     <w:rsid w:val="00AB42BE"/>
     <w:rsid w:val="00AB4EC2"/>
     <w:rsid w:val="00AB4F7A"/>
     <w:rsid w:val="00AB5376"/>
     <w:rsid w:val="00AB6377"/>
     <w:rsid w:val="00AC0D38"/>
     <w:rsid w:val="00AC1616"/>
     <w:rsid w:val="00AC29A3"/>
     <w:rsid w:val="00AC2C2D"/>
     <w:rsid w:val="00AC4EB0"/>
     <w:rsid w:val="00AD065A"/>
     <w:rsid w:val="00AD11B3"/>
+    <w:rsid w:val="00AD2D7C"/>
     <w:rsid w:val="00AD3261"/>
     <w:rsid w:val="00AD40E2"/>
     <w:rsid w:val="00AD45E6"/>
     <w:rsid w:val="00AD5FD5"/>
     <w:rsid w:val="00AD68A2"/>
     <w:rsid w:val="00AD7DAA"/>
     <w:rsid w:val="00AE0B4A"/>
     <w:rsid w:val="00AE26DA"/>
     <w:rsid w:val="00AE5B9D"/>
     <w:rsid w:val="00AE6074"/>
     <w:rsid w:val="00AF0DA9"/>
     <w:rsid w:val="00AF1613"/>
     <w:rsid w:val="00AF2636"/>
     <w:rsid w:val="00AF2D29"/>
     <w:rsid w:val="00AF3010"/>
     <w:rsid w:val="00AF3025"/>
     <w:rsid w:val="00AF4D9A"/>
     <w:rsid w:val="00AF7417"/>
     <w:rsid w:val="00B01BC3"/>
     <w:rsid w:val="00B01E16"/>
     <w:rsid w:val="00B027AF"/>
     <w:rsid w:val="00B02C2F"/>
     <w:rsid w:val="00B03197"/>
     <w:rsid w:val="00B04E7E"/>
     <w:rsid w:val="00B060B6"/>
     <w:rsid w:val="00B063F9"/>
+    <w:rsid w:val="00B06532"/>
     <w:rsid w:val="00B07B5E"/>
     <w:rsid w:val="00B10971"/>
     <w:rsid w:val="00B11854"/>
     <w:rsid w:val="00B137ED"/>
     <w:rsid w:val="00B13B2A"/>
     <w:rsid w:val="00B14630"/>
     <w:rsid w:val="00B1481E"/>
     <w:rsid w:val="00B158C3"/>
     <w:rsid w:val="00B16425"/>
     <w:rsid w:val="00B2131C"/>
     <w:rsid w:val="00B2173F"/>
     <w:rsid w:val="00B21BF8"/>
     <w:rsid w:val="00B22082"/>
     <w:rsid w:val="00B22BE1"/>
     <w:rsid w:val="00B258D5"/>
     <w:rsid w:val="00B26906"/>
     <w:rsid w:val="00B30992"/>
     <w:rsid w:val="00B3175A"/>
     <w:rsid w:val="00B32623"/>
     <w:rsid w:val="00B32DDD"/>
     <w:rsid w:val="00B33451"/>
     <w:rsid w:val="00B33519"/>
     <w:rsid w:val="00B34267"/>
     <w:rsid w:val="00B34FC3"/>
     <w:rsid w:val="00B36273"/>
     <w:rsid w:val="00B367F6"/>
     <w:rsid w:val="00B40E80"/>
     <w:rsid w:val="00B43616"/>
     <w:rsid w:val="00B43C73"/>
     <w:rsid w:val="00B44D2D"/>
     <w:rsid w:val="00B44F50"/>
+    <w:rsid w:val="00B45575"/>
+    <w:rsid w:val="00B4597F"/>
     <w:rsid w:val="00B47B64"/>
     <w:rsid w:val="00B512BA"/>
     <w:rsid w:val="00B519DE"/>
     <w:rsid w:val="00B535B5"/>
     <w:rsid w:val="00B53DDD"/>
     <w:rsid w:val="00B53EDD"/>
     <w:rsid w:val="00B56057"/>
     <w:rsid w:val="00B5610A"/>
     <w:rsid w:val="00B567FF"/>
     <w:rsid w:val="00B56DA6"/>
     <w:rsid w:val="00B57CAA"/>
     <w:rsid w:val="00B618B1"/>
     <w:rsid w:val="00B624C1"/>
     <w:rsid w:val="00B62A9D"/>
     <w:rsid w:val="00B62EEE"/>
     <w:rsid w:val="00B647A6"/>
     <w:rsid w:val="00B677FE"/>
     <w:rsid w:val="00B67F08"/>
     <w:rsid w:val="00B70790"/>
     <w:rsid w:val="00B71186"/>
     <w:rsid w:val="00B72A25"/>
     <w:rsid w:val="00B74087"/>
     <w:rsid w:val="00B76918"/>
     <w:rsid w:val="00B8027A"/>
     <w:rsid w:val="00B80D56"/>
@@ -5191,50 +4891,51 @@
     <w:rsid w:val="00C16275"/>
     <w:rsid w:val="00C17774"/>
     <w:rsid w:val="00C204C5"/>
     <w:rsid w:val="00C22C12"/>
     <w:rsid w:val="00C230FC"/>
     <w:rsid w:val="00C240ED"/>
     <w:rsid w:val="00C242C1"/>
     <w:rsid w:val="00C24BC1"/>
     <w:rsid w:val="00C25451"/>
     <w:rsid w:val="00C26606"/>
     <w:rsid w:val="00C27715"/>
     <w:rsid w:val="00C303E8"/>
     <w:rsid w:val="00C31EE7"/>
     <w:rsid w:val="00C33FB8"/>
     <w:rsid w:val="00C34A46"/>
     <w:rsid w:val="00C35032"/>
     <w:rsid w:val="00C3532F"/>
     <w:rsid w:val="00C35387"/>
     <w:rsid w:val="00C368C2"/>
     <w:rsid w:val="00C37FB3"/>
     <w:rsid w:val="00C403F1"/>
     <w:rsid w:val="00C41F6D"/>
     <w:rsid w:val="00C4286F"/>
     <w:rsid w:val="00C42F4A"/>
     <w:rsid w:val="00C434C6"/>
+    <w:rsid w:val="00C43C46"/>
     <w:rsid w:val="00C450B4"/>
     <w:rsid w:val="00C47484"/>
     <w:rsid w:val="00C4749E"/>
     <w:rsid w:val="00C4786F"/>
     <w:rsid w:val="00C5006C"/>
     <w:rsid w:val="00C5239C"/>
     <w:rsid w:val="00C52C29"/>
     <w:rsid w:val="00C53DA9"/>
     <w:rsid w:val="00C53E8D"/>
     <w:rsid w:val="00C54EC3"/>
     <w:rsid w:val="00C5518D"/>
     <w:rsid w:val="00C55226"/>
     <w:rsid w:val="00C557CA"/>
     <w:rsid w:val="00C61034"/>
     <w:rsid w:val="00C628B5"/>
     <w:rsid w:val="00C63F13"/>
     <w:rsid w:val="00C65126"/>
     <w:rsid w:val="00C6583B"/>
     <w:rsid w:val="00C670AB"/>
     <w:rsid w:val="00C67B53"/>
     <w:rsid w:val="00C74ECD"/>
     <w:rsid w:val="00C75459"/>
     <w:rsid w:val="00C76B00"/>
     <w:rsid w:val="00C76D31"/>
     <w:rsid w:val="00C77A90"/>
@@ -5316,91 +5017,93 @@
     <w:rsid w:val="00D0591C"/>
     <w:rsid w:val="00D06423"/>
     <w:rsid w:val="00D0694D"/>
     <w:rsid w:val="00D07262"/>
     <w:rsid w:val="00D07C4B"/>
     <w:rsid w:val="00D10580"/>
     <w:rsid w:val="00D10E78"/>
     <w:rsid w:val="00D131E4"/>
     <w:rsid w:val="00D14442"/>
     <w:rsid w:val="00D15218"/>
     <w:rsid w:val="00D15B8A"/>
     <w:rsid w:val="00D167E6"/>
     <w:rsid w:val="00D16C02"/>
     <w:rsid w:val="00D1703E"/>
     <w:rsid w:val="00D1764D"/>
     <w:rsid w:val="00D20301"/>
     <w:rsid w:val="00D22667"/>
     <w:rsid w:val="00D23216"/>
     <w:rsid w:val="00D24951"/>
     <w:rsid w:val="00D252B6"/>
     <w:rsid w:val="00D25893"/>
     <w:rsid w:val="00D267F4"/>
     <w:rsid w:val="00D3003A"/>
     <w:rsid w:val="00D30FB6"/>
     <w:rsid w:val="00D324AD"/>
+    <w:rsid w:val="00D325CF"/>
     <w:rsid w:val="00D32ACB"/>
     <w:rsid w:val="00D335F5"/>
     <w:rsid w:val="00D33ABF"/>
     <w:rsid w:val="00D34475"/>
     <w:rsid w:val="00D34747"/>
     <w:rsid w:val="00D37519"/>
     <w:rsid w:val="00D433FD"/>
     <w:rsid w:val="00D43F0A"/>
     <w:rsid w:val="00D44C17"/>
     <w:rsid w:val="00D45229"/>
     <w:rsid w:val="00D45632"/>
     <w:rsid w:val="00D45BAF"/>
     <w:rsid w:val="00D51814"/>
     <w:rsid w:val="00D51AD6"/>
     <w:rsid w:val="00D51FB8"/>
     <w:rsid w:val="00D528EF"/>
     <w:rsid w:val="00D52B42"/>
     <w:rsid w:val="00D533A6"/>
     <w:rsid w:val="00D53A24"/>
     <w:rsid w:val="00D53D5F"/>
     <w:rsid w:val="00D55E5B"/>
     <w:rsid w:val="00D5657F"/>
     <w:rsid w:val="00D57DBE"/>
     <w:rsid w:val="00D57E79"/>
     <w:rsid w:val="00D61304"/>
     <w:rsid w:val="00D62F08"/>
     <w:rsid w:val="00D64032"/>
     <w:rsid w:val="00D640AB"/>
     <w:rsid w:val="00D640BE"/>
     <w:rsid w:val="00D6733D"/>
     <w:rsid w:val="00D710E8"/>
     <w:rsid w:val="00D712F7"/>
     <w:rsid w:val="00D71B5A"/>
     <w:rsid w:val="00D73616"/>
     <w:rsid w:val="00D73970"/>
     <w:rsid w:val="00D74CB8"/>
     <w:rsid w:val="00D74E0A"/>
     <w:rsid w:val="00D760D6"/>
     <w:rsid w:val="00D76BA7"/>
     <w:rsid w:val="00D77542"/>
     <w:rsid w:val="00D8012A"/>
+    <w:rsid w:val="00D820A9"/>
     <w:rsid w:val="00D82EF5"/>
     <w:rsid w:val="00D84079"/>
     <w:rsid w:val="00D8690D"/>
     <w:rsid w:val="00D91326"/>
     <w:rsid w:val="00D94297"/>
     <w:rsid w:val="00D96C60"/>
     <w:rsid w:val="00D97CF5"/>
     <w:rsid w:val="00DA1639"/>
     <w:rsid w:val="00DA1B94"/>
     <w:rsid w:val="00DA227B"/>
     <w:rsid w:val="00DA30EE"/>
     <w:rsid w:val="00DA3DE3"/>
     <w:rsid w:val="00DA45A3"/>
     <w:rsid w:val="00DA4B22"/>
     <w:rsid w:val="00DA5622"/>
     <w:rsid w:val="00DA5CA9"/>
     <w:rsid w:val="00DA7525"/>
     <w:rsid w:val="00DA7D3F"/>
     <w:rsid w:val="00DB414F"/>
     <w:rsid w:val="00DB7A8F"/>
     <w:rsid w:val="00DC0B74"/>
     <w:rsid w:val="00DC13E8"/>
     <w:rsid w:val="00DC2136"/>
     <w:rsid w:val="00DC2275"/>
     <w:rsid w:val="00DC2630"/>
@@ -5427,50 +5130,51 @@
     <w:rsid w:val="00DE7FBE"/>
     <w:rsid w:val="00DF19C6"/>
     <w:rsid w:val="00DF19C9"/>
     <w:rsid w:val="00DF3790"/>
     <w:rsid w:val="00DF4FA8"/>
     <w:rsid w:val="00DF6177"/>
     <w:rsid w:val="00DF649A"/>
     <w:rsid w:val="00DF743E"/>
     <w:rsid w:val="00DF7B5A"/>
     <w:rsid w:val="00E002BD"/>
     <w:rsid w:val="00E02193"/>
     <w:rsid w:val="00E03087"/>
     <w:rsid w:val="00E04579"/>
     <w:rsid w:val="00E04C43"/>
     <w:rsid w:val="00E058F2"/>
     <w:rsid w:val="00E05C5D"/>
     <w:rsid w:val="00E05CFD"/>
     <w:rsid w:val="00E06297"/>
     <w:rsid w:val="00E07953"/>
     <w:rsid w:val="00E07E23"/>
     <w:rsid w:val="00E106B6"/>
     <w:rsid w:val="00E10994"/>
     <w:rsid w:val="00E10B74"/>
     <w:rsid w:val="00E10E54"/>
     <w:rsid w:val="00E10FB0"/>
+    <w:rsid w:val="00E1174F"/>
     <w:rsid w:val="00E13BF0"/>
     <w:rsid w:val="00E14999"/>
     <w:rsid w:val="00E1596E"/>
     <w:rsid w:val="00E2014B"/>
     <w:rsid w:val="00E21FAD"/>
     <w:rsid w:val="00E22B7C"/>
     <w:rsid w:val="00E2375C"/>
     <w:rsid w:val="00E23870"/>
     <w:rsid w:val="00E24474"/>
     <w:rsid w:val="00E24B1F"/>
     <w:rsid w:val="00E25B22"/>
     <w:rsid w:val="00E26028"/>
     <w:rsid w:val="00E26D7F"/>
     <w:rsid w:val="00E26EE2"/>
     <w:rsid w:val="00E314EC"/>
     <w:rsid w:val="00E32BEB"/>
     <w:rsid w:val="00E32C11"/>
     <w:rsid w:val="00E32C68"/>
     <w:rsid w:val="00E33174"/>
     <w:rsid w:val="00E33875"/>
     <w:rsid w:val="00E33CD9"/>
     <w:rsid w:val="00E34A1A"/>
     <w:rsid w:val="00E34ED9"/>
     <w:rsid w:val="00E358ED"/>
     <w:rsid w:val="00E35BD1"/>
@@ -5500,50 +5204,51 @@
     <w:rsid w:val="00E63B72"/>
     <w:rsid w:val="00E661AD"/>
     <w:rsid w:val="00E66ACB"/>
     <w:rsid w:val="00E71B4F"/>
     <w:rsid w:val="00E71ED1"/>
     <w:rsid w:val="00E7208B"/>
     <w:rsid w:val="00E73B77"/>
     <w:rsid w:val="00E73C49"/>
     <w:rsid w:val="00E746A4"/>
     <w:rsid w:val="00E7510C"/>
     <w:rsid w:val="00E75A76"/>
     <w:rsid w:val="00E76560"/>
     <w:rsid w:val="00E7709C"/>
     <w:rsid w:val="00E7787D"/>
     <w:rsid w:val="00E80BE9"/>
     <w:rsid w:val="00E80C99"/>
     <w:rsid w:val="00E812D5"/>
     <w:rsid w:val="00E81F40"/>
     <w:rsid w:val="00E82081"/>
     <w:rsid w:val="00E83077"/>
     <w:rsid w:val="00E83150"/>
     <w:rsid w:val="00E831C2"/>
     <w:rsid w:val="00E83FC1"/>
     <w:rsid w:val="00E84088"/>
     <w:rsid w:val="00E85D9B"/>
+    <w:rsid w:val="00E8775C"/>
     <w:rsid w:val="00E90B78"/>
     <w:rsid w:val="00E91937"/>
     <w:rsid w:val="00E9205D"/>
     <w:rsid w:val="00E93155"/>
     <w:rsid w:val="00E94DBA"/>
     <w:rsid w:val="00E9532A"/>
     <w:rsid w:val="00E96C8F"/>
     <w:rsid w:val="00E97244"/>
     <w:rsid w:val="00E97875"/>
     <w:rsid w:val="00E979EA"/>
     <w:rsid w:val="00EA1A7F"/>
     <w:rsid w:val="00EA3734"/>
     <w:rsid w:val="00EA4E08"/>
     <w:rsid w:val="00EA7ADB"/>
     <w:rsid w:val="00EB05AA"/>
     <w:rsid w:val="00EB1091"/>
     <w:rsid w:val="00EB1246"/>
     <w:rsid w:val="00EB3750"/>
     <w:rsid w:val="00EB3E0E"/>
     <w:rsid w:val="00EB3E2F"/>
     <w:rsid w:val="00EB76DD"/>
     <w:rsid w:val="00EB7A1C"/>
     <w:rsid w:val="00EC152F"/>
     <w:rsid w:val="00EC1DBD"/>
     <w:rsid w:val="00EC2D51"/>
@@ -5583,58 +5288,60 @@
     <w:rsid w:val="00F07B92"/>
     <w:rsid w:val="00F07DCD"/>
     <w:rsid w:val="00F10685"/>
     <w:rsid w:val="00F123A3"/>
     <w:rsid w:val="00F127DF"/>
     <w:rsid w:val="00F12C7E"/>
     <w:rsid w:val="00F13271"/>
     <w:rsid w:val="00F13C7A"/>
     <w:rsid w:val="00F13E71"/>
     <w:rsid w:val="00F159F0"/>
     <w:rsid w:val="00F1609D"/>
     <w:rsid w:val="00F16821"/>
     <w:rsid w:val="00F173F6"/>
     <w:rsid w:val="00F2045B"/>
     <w:rsid w:val="00F2125E"/>
     <w:rsid w:val="00F2278F"/>
     <w:rsid w:val="00F23254"/>
     <w:rsid w:val="00F240BA"/>
     <w:rsid w:val="00F24712"/>
     <w:rsid w:val="00F24837"/>
     <w:rsid w:val="00F256FC"/>
     <w:rsid w:val="00F26B2C"/>
     <w:rsid w:val="00F26E7F"/>
     <w:rsid w:val="00F271B2"/>
     <w:rsid w:val="00F31964"/>
+    <w:rsid w:val="00F31AB8"/>
     <w:rsid w:val="00F31EAB"/>
     <w:rsid w:val="00F32017"/>
     <w:rsid w:val="00F32721"/>
     <w:rsid w:val="00F33D6E"/>
     <w:rsid w:val="00F341E3"/>
     <w:rsid w:val="00F344CA"/>
     <w:rsid w:val="00F346AB"/>
     <w:rsid w:val="00F35408"/>
+    <w:rsid w:val="00F35C2B"/>
     <w:rsid w:val="00F35F8A"/>
     <w:rsid w:val="00F37561"/>
     <w:rsid w:val="00F40564"/>
     <w:rsid w:val="00F4195A"/>
     <w:rsid w:val="00F42B63"/>
     <w:rsid w:val="00F431A4"/>
     <w:rsid w:val="00F431C7"/>
     <w:rsid w:val="00F46210"/>
     <w:rsid w:val="00F4743D"/>
     <w:rsid w:val="00F47E35"/>
     <w:rsid w:val="00F500FF"/>
     <w:rsid w:val="00F51597"/>
     <w:rsid w:val="00F52649"/>
     <w:rsid w:val="00F5399D"/>
     <w:rsid w:val="00F53F28"/>
     <w:rsid w:val="00F5489C"/>
     <w:rsid w:val="00F54B10"/>
     <w:rsid w:val="00F56CEA"/>
     <w:rsid w:val="00F57EFC"/>
     <w:rsid w:val="00F60C9C"/>
     <w:rsid w:val="00F629DD"/>
     <w:rsid w:val="00F62D86"/>
     <w:rsid w:val="00F63ABC"/>
     <w:rsid w:val="00F63B3A"/>
     <w:rsid w:val="00F63C16"/>
@@ -5689,84 +5396,85 @@
     <w:rsid w:val="00FC2A93"/>
     <w:rsid w:val="00FC30CC"/>
     <w:rsid w:val="00FC4500"/>
     <w:rsid w:val="00FC4766"/>
     <w:rsid w:val="00FC5466"/>
     <w:rsid w:val="00FC7127"/>
     <w:rsid w:val="00FC7528"/>
     <w:rsid w:val="00FC762E"/>
     <w:rsid w:val="00FC7FC6"/>
     <w:rsid w:val="00FD017D"/>
     <w:rsid w:val="00FD0C22"/>
     <w:rsid w:val="00FD1621"/>
     <w:rsid w:val="00FD203F"/>
     <w:rsid w:val="00FD26AA"/>
     <w:rsid w:val="00FD5670"/>
     <w:rsid w:val="00FD5F2E"/>
     <w:rsid w:val="00FD703B"/>
     <w:rsid w:val="00FD7DEA"/>
     <w:rsid w:val="00FD7F0E"/>
     <w:rsid w:val="00FE03AC"/>
     <w:rsid w:val="00FE2B10"/>
     <w:rsid w:val="00FE2DE2"/>
     <w:rsid w:val="00FE6D3F"/>
     <w:rsid w:val="00FF1E5A"/>
     <w:rsid w:val="00FF21D0"/>
+    <w:rsid w:val="00FF34ED"/>
     <w:rsid w:val="00FF353C"/>
     <w:rsid w:val="00FF6ECC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44513CFA"/>
   <w15:docId w15:val="{974125A2-7055-43B4-826D-E9B66F038887}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sl-SI" w:eastAsia="sl-SI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6811,55 +6519,74 @@
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B34267"/>
     <w:rPr>
       <w:color w:val="28007D" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0651C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00320E41"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00320E41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="26755024">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="28455941">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8120,54 +7847,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2130661942">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zav-vita.si" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+</file>
+
+<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\KocmanN\Desktop\Vita%20dopis_BZ.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Dopisnotranji">
   <a:themeElements>
     <a:clrScheme name="NLB">
       <a:dk1>
         <a:srgbClr val="757575"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FFFFFF"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="CCD32A"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="28007D"/>
@@ -8412,83 +8143,83 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2E13BDB-E580-432E-B1ED-9DB06E5866DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Vita dopis_BZ</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6170</Characters>
+  <Pages>2</Pages>
+  <Words>822</Words>
+  <Characters>4689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Predloga za oblikovanje navadnih dokumentov</vt:lpstr>
       <vt:lpstr>Predloga za oblikovanje navadnih dokumentov</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NLB d.d.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6791</CharactersWithSpaces>
+  <CharactersWithSpaces>5501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Predloga za oblikovanje navadnih dokumentov</dc:title>
   <dc:creator>Plemenitaš Sabina (Vita)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>3d2a9a2b,73c186c5,34540478,24299d95,67924aa0,7815de77</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#d3d3d3,10,Calibri</vt:lpwstr>